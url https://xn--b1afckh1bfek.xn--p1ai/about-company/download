--- v0 (2026-06-17)
+++ v1 (2026-11-02)
@@ -8,65 +8,68 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Реквизиты ООО &quot;УЖК&quot; СЕРВИС" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t>Полное наименование организации</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью «УЖК» Сервис</t>
+  </si>
+  <si>
     <t>Сокращенное наименование</t>
   </si>
   <si>
     <t>ООО "УЖК" СЕРВИС</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
-    <t>620034, Свердловская область, г. Екатеринбург, ул. Колмогорова, стр. 5, офис 26</t>
+    <t>620034, Свердловская обл., г. Екатеринбург, ул. Колмогорова, д. 5/1, оф. 26. Офис для приёма жителей: ул. Колмогорова, д. 5/2, оф. 26 (БЦ «К5»)</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+73432878685</t>
   </si>
   <si>
     <t>Факс</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>o.uzhk@yandex.ru</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>6678053829</t>
   </si>
   <si>
     <t>КПП</t>
   </si>
@@ -118,154 +121,156 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B12" headerRowCount="0">
   <tableColumns count="2">
     <tableColumn id="1" name="Полное наименование организации"/>
-    <tableColumn id="2" name="Column2"/>
+    <tableColumn id="2" name="Общество с ограниченной ответственностью «УЖК» Сервис"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34.7922515869141" customWidth="1"/>
-    <col min="2" max="2" width="75.4386215209961" customWidth="1"/>
+    <col min="2" max="2" width="135.19792175293" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9" s="1"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12" s="1"/>
     </row>
     <row r="13">
       <c r="B13" s="1"/>
     </row>
     <row r="14">
       <c r="B14" s="1"/>
     </row>
     <row r="15">
       <c r="B15" s="1"/>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 